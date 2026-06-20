--- v0 (2025-10-20)
+++ v1 (2026-06-20)
@@ -109,52 +109,60 @@
         </w:rPr>
         <w:t>by working with them and key adult</w:t>
       </w:r>
       <w:r w:rsidR="00244B66">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F110BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> supporting them</w:t>
       </w:r>
       <w:r w:rsidR="00480642">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00480642" w:rsidRPr="00C67791">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>They draw on a range of psychological theories in their work</w:t>
-      </w:r>
+        <w:t xml:space="preserve">They draw on a range of psychological theories in their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00480642" w:rsidRPr="00C67791">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00480642">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and t</w:t>
       </w:r>
       <w:r w:rsidR="00480642" w:rsidRPr="00C67791">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>he underpinning ethos involves looking at the environment around the child</w:t>
       </w:r>
       <w:r w:rsidR="00F110BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00480642" w:rsidRPr="008E2F4D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B05B8B" w:rsidRPr="008E2F4D">
@@ -412,50 +420,122 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC4CA94" w14:textId="77777777" w:rsidR="002D5692" w:rsidRDefault="00F84D7D" w:rsidP="002D5692">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Linked to Hampshire Educational Psychology Team. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FF2223" w14:textId="5EA80496" w:rsidR="00A6123F" w:rsidRDefault="00A6123F" w:rsidP="002D5692">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>For further information on how to access any of the above please speak to your schoo</w:t>
       </w:r>
       <w:r w:rsidR="00302566">
         <w:t xml:space="preserve">l Special Educational Needs Coordinator. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034C881B" w14:textId="545F394B" w:rsidR="005E1F44" w:rsidRPr="005E1F44" w:rsidRDefault="005E1F44" w:rsidP="002D5692">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E1F44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please note that the</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6DAF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1F44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultations are </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81376">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">available </w:t>
+      </w:r>
+      <w:r w:rsidR="00580E3C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1F44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hampshire looked-after children</w:t>
+      </w:r>
+      <w:r w:rsidR="00127FC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00332515">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>young people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BC23A2" w14:textId="460C9A70" w:rsidR="005E3E56" w:rsidRDefault="005E3E56" w:rsidP="00165E36">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7052C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Who can come?</w:t>
       </w:r>
       <w:r w:rsidR="00BE60AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Important adults in the child’s life such as parent/carers, teachers and other school staff, social care staff, virtual school staff, and other relevant adults and professionals. The </w:t>
       </w:r>
       <w:r w:rsidR="008F47AB">
         <w:t>child</w:t>
@@ -564,52 +644,57 @@
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EF40ABC" w14:textId="77777777" w:rsidR="00A8580E" w:rsidRDefault="00A8580E" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Child’s name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="734CD564" w14:textId="77777777" w:rsidR="00A8580E" w:rsidRDefault="00A8580E" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Preferred pronouns: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8580E" w14:paraId="0C7E853E" w14:textId="77777777" w:rsidTr="00D22620">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44681D43" w14:textId="77777777" w:rsidR="00A8580E" w:rsidRDefault="00A8580E" w:rsidP="00FE097F">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">DoB: </w:t>
+              <w:t>DoB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69376084" w14:textId="77777777" w:rsidR="00A8580E" w:rsidRDefault="00A8580E" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Year group: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD2582" w14:paraId="29175B3C" w14:textId="77777777" w:rsidTr="00D22620">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79104081" w14:textId="77777777" w:rsidR="00AD2582" w:rsidRDefault="00AD2582" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">School: </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -635,51 +720,50 @@
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A8580E" w:rsidRPr="00783120" w14:paraId="3CCC8F74" w14:textId="77777777" w:rsidTr="00FE097F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="096BA188" w14:textId="3BD3147C" w:rsidR="00A8580E" w:rsidRDefault="00A8580E" w:rsidP="00165E36">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="A5"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>PARENTAL CONSENT</w:t>
             </w:r>
             <w:r w:rsidR="007C606D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000F24CD">
               <w:rPr>
@@ -958,50 +1042,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B1BEE69" w14:textId="77777777" w:rsidR="0053502C" w:rsidRDefault="0053502C" w:rsidP="00F248AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70B7F066" w14:textId="62D75D1C" w:rsidR="00A8580E" w:rsidRPr="00F248AF" w:rsidRDefault="00055C94" w:rsidP="00F248AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00124445">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>end</w:t>
       </w:r>
       <w:r w:rsidRPr="00124445">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009908FB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009908FB">
@@ -1019,51 +1104,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> once</w:t>
       </w:r>
       <w:r w:rsidRPr="003A49F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> completed with signed consent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2340266E" w14:textId="6F6B930F" w:rsidR="00FC3635" w:rsidRPr="00D35F13" w:rsidRDefault="00FC3635">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35F13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">TO BE COMPLETED DURING THE CONSULTATION </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC3635" w14:paraId="3A423FD6" w14:textId="77777777" w:rsidTr="00D22620">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="209975A0" w14:textId="2B8DFBEA" w:rsidR="00FC3635" w:rsidRDefault="00FC3635">
             <w:r>
               <w:t xml:space="preserve">Date of consultation: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D09EA" w14:paraId="65EC4785" w14:textId="77777777" w:rsidTr="00D22620">
@@ -1346,61 +1430,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>virtualschool@hants.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36D45C31" w14:textId="77777777" w:rsidR="009714B7" w:rsidRDefault="009714B7"/>
     <w:sectPr w:rsidR="009714B7" w:rsidSect="0053502C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704D6C4C" w14:textId="77777777" w:rsidR="00882C4F" w:rsidRDefault="00882C4F" w:rsidP="009B0508">
+    <w:p w14:paraId="2B8296E3" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3A0091" w14:textId="77777777" w:rsidR="00882C4F" w:rsidRDefault="00882C4F" w:rsidP="009B0508">
+    <w:p w14:paraId="6950D0EC" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1543,61 +1627,61 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A0F1EFC" w14:textId="77777777" w:rsidR="009456DB" w:rsidRDefault="009456DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F25A47E" w14:textId="77777777" w:rsidR="00882C4F" w:rsidRDefault="00882C4F" w:rsidP="009B0508">
+    <w:p w14:paraId="460684B4" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="455FB399" w14:textId="77777777" w:rsidR="00882C4F" w:rsidRDefault="00882C4F" w:rsidP="009B0508">
+    <w:p w14:paraId="29C704B8" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28BFD658" w14:textId="17C2009E" w:rsidR="009B0508" w:rsidRDefault="00D35F13">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
@@ -2350,183 +2434,209 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1654063190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1301766932">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="990988119">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="77754649">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1670792201">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC3635"/>
     <w:rsid w:val="00055C94"/>
     <w:rsid w:val="00055CAF"/>
     <w:rsid w:val="00075543"/>
     <w:rsid w:val="000D49FD"/>
     <w:rsid w:val="000F24CD"/>
     <w:rsid w:val="000F697A"/>
     <w:rsid w:val="00102F4F"/>
     <w:rsid w:val="00123AE3"/>
+    <w:rsid w:val="00127FC4"/>
     <w:rsid w:val="00136A1B"/>
     <w:rsid w:val="0014573E"/>
     <w:rsid w:val="00152BD1"/>
     <w:rsid w:val="00162B10"/>
     <w:rsid w:val="00165E36"/>
+    <w:rsid w:val="00176901"/>
     <w:rsid w:val="00181598"/>
     <w:rsid w:val="001E3396"/>
     <w:rsid w:val="00210B7E"/>
     <w:rsid w:val="002221AD"/>
     <w:rsid w:val="00227C26"/>
     <w:rsid w:val="00244B66"/>
     <w:rsid w:val="00260164"/>
+    <w:rsid w:val="002A4E08"/>
     <w:rsid w:val="002B036C"/>
     <w:rsid w:val="002D30A2"/>
     <w:rsid w:val="002D5692"/>
     <w:rsid w:val="002E224B"/>
     <w:rsid w:val="00302566"/>
     <w:rsid w:val="0030789C"/>
+    <w:rsid w:val="00332515"/>
     <w:rsid w:val="003524AC"/>
+    <w:rsid w:val="00352DBC"/>
     <w:rsid w:val="00380682"/>
     <w:rsid w:val="00394C93"/>
     <w:rsid w:val="003971D5"/>
     <w:rsid w:val="003D46B1"/>
     <w:rsid w:val="003F2C42"/>
     <w:rsid w:val="003F6C9B"/>
     <w:rsid w:val="004530F6"/>
     <w:rsid w:val="00471761"/>
     <w:rsid w:val="00480642"/>
     <w:rsid w:val="00496C25"/>
     <w:rsid w:val="00496EE7"/>
     <w:rsid w:val="004D513F"/>
     <w:rsid w:val="004F50AB"/>
     <w:rsid w:val="004F6841"/>
     <w:rsid w:val="00517D3F"/>
+    <w:rsid w:val="005235DA"/>
     <w:rsid w:val="0053502C"/>
+    <w:rsid w:val="0056186F"/>
+    <w:rsid w:val="0057711F"/>
+    <w:rsid w:val="00580E3C"/>
     <w:rsid w:val="00587C93"/>
     <w:rsid w:val="005A44AC"/>
+    <w:rsid w:val="005C5C80"/>
+    <w:rsid w:val="005E1F44"/>
     <w:rsid w:val="005E3E56"/>
+    <w:rsid w:val="006021D9"/>
     <w:rsid w:val="006053C6"/>
     <w:rsid w:val="00606DEE"/>
     <w:rsid w:val="00652038"/>
     <w:rsid w:val="006647F0"/>
     <w:rsid w:val="00681BBA"/>
     <w:rsid w:val="006D770B"/>
     <w:rsid w:val="0071173C"/>
     <w:rsid w:val="0072376A"/>
     <w:rsid w:val="00724B2D"/>
+    <w:rsid w:val="00733C62"/>
     <w:rsid w:val="0075291C"/>
     <w:rsid w:val="00760524"/>
     <w:rsid w:val="00777646"/>
     <w:rsid w:val="00783C02"/>
     <w:rsid w:val="007A324A"/>
     <w:rsid w:val="007A71A3"/>
     <w:rsid w:val="007C606D"/>
     <w:rsid w:val="008037E0"/>
+    <w:rsid w:val="008304F5"/>
+    <w:rsid w:val="00835C70"/>
     <w:rsid w:val="00857132"/>
     <w:rsid w:val="0086270A"/>
     <w:rsid w:val="00880AB2"/>
     <w:rsid w:val="00882C4F"/>
+    <w:rsid w:val="00883001"/>
     <w:rsid w:val="00884890"/>
     <w:rsid w:val="008B4A11"/>
     <w:rsid w:val="008B6928"/>
     <w:rsid w:val="008C7110"/>
     <w:rsid w:val="008E2F4D"/>
     <w:rsid w:val="008F47AB"/>
     <w:rsid w:val="0093680B"/>
     <w:rsid w:val="009456DB"/>
     <w:rsid w:val="009547CD"/>
     <w:rsid w:val="009714B7"/>
     <w:rsid w:val="009744D2"/>
     <w:rsid w:val="009823CB"/>
     <w:rsid w:val="00985417"/>
     <w:rsid w:val="009958EC"/>
     <w:rsid w:val="00997630"/>
     <w:rsid w:val="009B0508"/>
     <w:rsid w:val="009C0115"/>
+    <w:rsid w:val="009C6DAF"/>
     <w:rsid w:val="009D09EA"/>
     <w:rsid w:val="00A50AF7"/>
     <w:rsid w:val="00A53842"/>
     <w:rsid w:val="00A6123F"/>
     <w:rsid w:val="00A65F3F"/>
     <w:rsid w:val="00A76795"/>
     <w:rsid w:val="00A8580E"/>
     <w:rsid w:val="00AD2582"/>
+    <w:rsid w:val="00AE24BC"/>
     <w:rsid w:val="00AF0E1F"/>
     <w:rsid w:val="00B05B8B"/>
     <w:rsid w:val="00B17D47"/>
+    <w:rsid w:val="00B309D3"/>
     <w:rsid w:val="00B825C0"/>
     <w:rsid w:val="00BC4920"/>
     <w:rsid w:val="00BC630B"/>
     <w:rsid w:val="00BE60AC"/>
+    <w:rsid w:val="00C27D4E"/>
     <w:rsid w:val="00C449DD"/>
     <w:rsid w:val="00C57F26"/>
     <w:rsid w:val="00C63445"/>
     <w:rsid w:val="00CE1B29"/>
     <w:rsid w:val="00D07403"/>
+    <w:rsid w:val="00D20625"/>
     <w:rsid w:val="00D22620"/>
     <w:rsid w:val="00D35F13"/>
     <w:rsid w:val="00D47B22"/>
     <w:rsid w:val="00D573F6"/>
     <w:rsid w:val="00D929AA"/>
     <w:rsid w:val="00E23AA9"/>
+    <w:rsid w:val="00E37573"/>
     <w:rsid w:val="00E757F2"/>
+    <w:rsid w:val="00E81376"/>
     <w:rsid w:val="00E930AB"/>
     <w:rsid w:val="00EC6221"/>
+    <w:rsid w:val="00EE4ACD"/>
+    <w:rsid w:val="00EE5A39"/>
     <w:rsid w:val="00F110BB"/>
     <w:rsid w:val="00F13671"/>
     <w:rsid w:val="00F248AF"/>
     <w:rsid w:val="00F43216"/>
     <w:rsid w:val="00F60ECD"/>
     <w:rsid w:val="00F84D7D"/>
     <w:rsid w:val="00FC0FE7"/>
     <w:rsid w:val="00FC3635"/>
     <w:rsid w:val="00FF6CC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3884,70 +3994,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2495</Characters>
+  <Pages>3</Pages>
+  <Words>453</Words>
+  <Characters>2588</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2927</CharactersWithSpaces>
+  <CharactersWithSpaces>3035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ang, Felicity</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>