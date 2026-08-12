--- v1 (2026-06-20)
+++ v2 (2026-08-12)
@@ -1430,61 +1430,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>virtualschool@hants.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36D45C31" w14:textId="77777777" w:rsidR="009714B7" w:rsidRDefault="009714B7"/>
     <w:sectPr w:rsidR="009714B7" w:rsidSect="0053502C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B8296E3" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
+    <w:p w14:paraId="6C6D094A" w14:textId="77777777" w:rsidR="00B263D8" w:rsidRDefault="00B263D8" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6950D0EC" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
+    <w:p w14:paraId="5CC36196" w14:textId="77777777" w:rsidR="00B263D8" w:rsidRDefault="00B263D8" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1627,91 +1627,91 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A0F1EFC" w14:textId="77777777" w:rsidR="009456DB" w:rsidRDefault="009456DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="460684B4" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
+    <w:p w14:paraId="1D8286FD" w14:textId="77777777" w:rsidR="00B263D8" w:rsidRDefault="00B263D8" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29C704B8" w14:textId="77777777" w:rsidR="002A4E08" w:rsidRDefault="002A4E08" w:rsidP="009B0508">
+    <w:p w14:paraId="0207E8B6" w14:textId="77777777" w:rsidR="00B263D8" w:rsidRDefault="00B263D8" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28BFD658" w14:textId="17C2009E" w:rsidR="009B0508" w:rsidRDefault="00D35F13">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44BF5783" w14:textId="5DE6EFB9" w:rsidR="00A8580E" w:rsidRPr="00F248AF" w:rsidRDefault="00A8580E" w:rsidP="0086270A">
+  <w:p w14:paraId="44BF5783" w14:textId="4B7DAED6" w:rsidR="00A8580E" w:rsidRPr="00F248AF" w:rsidRDefault="00A8580E" w:rsidP="0086270A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3272D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F227ACE" wp14:editId="2EA7D542">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-69105</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2416175" cy="1050290"/>
@@ -1799,76 +1799,76 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> (LAC) </w:t>
     </w:r>
     <w:r w:rsidR="0086270A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00380682">
+    <w:r w:rsidR="00EA24D2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="00380682">
+    <w:r w:rsidR="00EA24D2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="0086270A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -2458,50 +2458,51 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC3635"/>
     <w:rsid w:val="00055C94"/>
     <w:rsid w:val="00055CAF"/>
     <w:rsid w:val="00075543"/>
+    <w:rsid w:val="000D07A9"/>
     <w:rsid w:val="000D49FD"/>
     <w:rsid w:val="000F24CD"/>
     <w:rsid w:val="000F697A"/>
     <w:rsid w:val="00102F4F"/>
     <w:rsid w:val="00123AE3"/>
     <w:rsid w:val="00127FC4"/>
     <w:rsid w:val="00136A1B"/>
     <w:rsid w:val="0014573E"/>
     <w:rsid w:val="00152BD1"/>
     <w:rsid w:val="00162B10"/>
     <w:rsid w:val="00165E36"/>
     <w:rsid w:val="00176901"/>
     <w:rsid w:val="00181598"/>
     <w:rsid w:val="001E3396"/>
     <w:rsid w:val="00210B7E"/>
     <w:rsid w:val="002221AD"/>
     <w:rsid w:val="00227C26"/>
     <w:rsid w:val="00244B66"/>
     <w:rsid w:val="00260164"/>
     <w:rsid w:val="002A4E08"/>
     <w:rsid w:val="002B036C"/>
     <w:rsid w:val="002D30A2"/>
     <w:rsid w:val="002D5692"/>
     <w:rsid w:val="002E224B"/>
     <w:rsid w:val="00302566"/>
@@ -2568,72 +2569,74 @@
     <w:rsid w:val="008F47AB"/>
     <w:rsid w:val="0093680B"/>
     <w:rsid w:val="009456DB"/>
     <w:rsid w:val="009547CD"/>
     <w:rsid w:val="009714B7"/>
     <w:rsid w:val="009744D2"/>
     <w:rsid w:val="009823CB"/>
     <w:rsid w:val="00985417"/>
     <w:rsid w:val="009958EC"/>
     <w:rsid w:val="00997630"/>
     <w:rsid w:val="009B0508"/>
     <w:rsid w:val="009C0115"/>
     <w:rsid w:val="009C6DAF"/>
     <w:rsid w:val="009D09EA"/>
     <w:rsid w:val="00A50AF7"/>
     <w:rsid w:val="00A53842"/>
     <w:rsid w:val="00A6123F"/>
     <w:rsid w:val="00A65F3F"/>
     <w:rsid w:val="00A76795"/>
     <w:rsid w:val="00A8580E"/>
     <w:rsid w:val="00AD2582"/>
     <w:rsid w:val="00AE24BC"/>
     <w:rsid w:val="00AF0E1F"/>
     <w:rsid w:val="00B05B8B"/>
     <w:rsid w:val="00B17D47"/>
+    <w:rsid w:val="00B263D8"/>
     <w:rsid w:val="00B309D3"/>
     <w:rsid w:val="00B825C0"/>
     <w:rsid w:val="00BC4920"/>
     <w:rsid w:val="00BC630B"/>
     <w:rsid w:val="00BE60AC"/>
     <w:rsid w:val="00C27D4E"/>
     <w:rsid w:val="00C449DD"/>
     <w:rsid w:val="00C57F26"/>
     <w:rsid w:val="00C63445"/>
     <w:rsid w:val="00CE1B29"/>
     <w:rsid w:val="00D07403"/>
     <w:rsid w:val="00D20625"/>
     <w:rsid w:val="00D22620"/>
     <w:rsid w:val="00D35F13"/>
     <w:rsid w:val="00D47B22"/>
     <w:rsid w:val="00D573F6"/>
     <w:rsid w:val="00D929AA"/>
     <w:rsid w:val="00E23AA9"/>
     <w:rsid w:val="00E37573"/>
     <w:rsid w:val="00E757F2"/>
     <w:rsid w:val="00E81376"/>
     <w:rsid w:val="00E930AB"/>
+    <w:rsid w:val="00EA24D2"/>
     <w:rsid w:val="00EC6221"/>
     <w:rsid w:val="00EE4ACD"/>
     <w:rsid w:val="00EE5A39"/>
     <w:rsid w:val="00F110BB"/>
     <w:rsid w:val="00F13671"/>
     <w:rsid w:val="00F248AF"/>
     <w:rsid w:val="00F43216"/>
     <w:rsid w:val="00F60ECD"/>
     <w:rsid w:val="00F84D7D"/>
     <w:rsid w:val="00FC0FE7"/>
     <w:rsid w:val="00FC3635"/>
     <w:rsid w:val="00FF6CC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>