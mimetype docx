--- v0 (2025-10-20)
+++ v1 (2026-08-12)
@@ -63,52 +63,60 @@
         </w:rPr>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to support </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67791">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>children and young people in education se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ttings to reach their full potential by working with them and key adults supporting them. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67791">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>They draw on a range of psychological theories in their work</w:t>
-      </w:r>
+        <w:t xml:space="preserve">They draw on a range of psychological theories in their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C67791">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67791">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>he underpinning ethos involves looking at the environment around the child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2F4D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2F4D">
@@ -353,101 +361,120 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy Notice: </w:t>
       </w:r>
       <w:r w:rsidRPr="00724B2D">
         <w:rPr>
           <w:rStyle w:val="A5"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The personal information requested and used will be</w:t>
       </w:r>
       <w:r w:rsidRPr="00724B2D">
         <w:t xml:space="preserve"> treated in accordance with data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00E757F2">
         <w:t xml:space="preserve">legislation. For further information on how your personal information and data rights are handled please see the Virtual School privacy notice at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00E757F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://www.hants.gov.uk/aboutthecouncil/privacy/children-education-inclusion/hampshire-virtual-school</w:t>
+          <w:t>https://www.hants.gov.uk/a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E757F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>b</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E757F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>outthecouncil/privacy/children-education-inclusion/hampshire-virtual-school</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E757F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="00877474" w14:paraId="12DE5903" w14:textId="77777777" w:rsidTr="00453E4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AA853D8" w14:textId="77777777" w:rsidR="00877474" w:rsidRDefault="00877474" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Child’s name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A569F4" w14:textId="77777777" w:rsidR="00877474" w:rsidRDefault="00877474" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Preferred pronouns: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877474" w14:paraId="3D475DBE" w14:textId="77777777" w:rsidTr="00453E4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7709715F" w14:textId="77777777" w:rsidR="00877474" w:rsidRDefault="00877474" w:rsidP="00FE097F">
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">DoB: </w:t>
+              <w:t>DoB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="404F4CF0" w14:textId="77777777" w:rsidR="00877474" w:rsidRDefault="00877474" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">Year group: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C73B83" w14:paraId="4983F0AD" w14:textId="77777777" w:rsidTr="00C73B83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="036330C6" w14:textId="77777777" w:rsidR="00C73B83" w:rsidRDefault="00C73B83" w:rsidP="00FE097F">
             <w:r>
               <w:t xml:space="preserve">School: </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -467,51 +494,50 @@
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
       <w:tr w:rsidR="00877474" w:rsidRPr="00783120" w14:paraId="7AA7CA79" w14:textId="77777777" w:rsidTr="00FE097F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57C88E9F" w14:textId="68277615" w:rsidR="00877474" w:rsidRDefault="008254A0" w:rsidP="00624143">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="A5"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>PARENTAL CONSENT</w:t>
             </w:r>
             <w:r w:rsidR="00624143">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00877474" w:rsidRPr="000F24CD">
               <w:rPr>
@@ -1167,61 +1193,61 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>virtualschool@hants.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36D45C31" w14:textId="77777777" w:rsidR="009714B7" w:rsidRDefault="009714B7"/>
     <w:sectPr w:rsidR="009714B7" w:rsidSect="00624143">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="220EED6B" w14:textId="77777777" w:rsidR="004702F1" w:rsidRDefault="004702F1" w:rsidP="009B0508">
+    <w:p w14:paraId="593CD640" w14:textId="77777777" w:rsidR="003378B2" w:rsidRDefault="003378B2" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D81E53" w14:textId="77777777" w:rsidR="004702F1" w:rsidRDefault="004702F1" w:rsidP="009B0508">
+    <w:p w14:paraId="6BA8580F" w14:textId="77777777" w:rsidR="003378B2" w:rsidRDefault="003378B2" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1364,91 +1390,91 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0A1D30" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1EDE83A2" w14:textId="77777777" w:rsidR="005155C5" w:rsidRDefault="005155C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4E2F9C" w14:textId="77777777" w:rsidR="004702F1" w:rsidRDefault="004702F1" w:rsidP="009B0508">
+    <w:p w14:paraId="1FE6348F" w14:textId="77777777" w:rsidR="003378B2" w:rsidRDefault="003378B2" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2135DA3B" w14:textId="77777777" w:rsidR="004702F1" w:rsidRDefault="004702F1" w:rsidP="009B0508">
+    <w:p w14:paraId="54D96944" w14:textId="77777777" w:rsidR="003378B2" w:rsidRDefault="003378B2" w:rsidP="009B0508">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28BFD658" w14:textId="4143A8E8" w:rsidR="009B0508" w:rsidRDefault="00D35F13">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4210427C" w14:textId="7E861BC5" w:rsidR="00877474" w:rsidRPr="00877474" w:rsidRDefault="00877474" w:rsidP="002F5896">
+  <w:p w14:paraId="4210427C" w14:textId="169E72F2" w:rsidR="00877474" w:rsidRPr="00877474" w:rsidRDefault="00877474" w:rsidP="002F5896">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C3272D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F6A0C18" wp14:editId="6F3A3D50">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-102536</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2407920" cy="1046480"/>
@@ -1518,76 +1544,76 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Consent and </w:t>
     </w:r>
     <w:r w:rsidRPr="00D35F13">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Record Form for Virtual School Educational Psychologist Consultation</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Extended Duties) 202</w:t>
     </w:r>
-    <w:r w:rsidR="008A5703">
+    <w:r w:rsidR="00EF263E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="008A5703">
+    <w:r w:rsidR="00EF263E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="002F5896">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -2153,153 +2179,157 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1654063190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1301766932">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="990988119">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="77754649">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1670792201">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC3635"/>
     <w:rsid w:val="00021986"/>
     <w:rsid w:val="00075543"/>
     <w:rsid w:val="000F24CD"/>
     <w:rsid w:val="000F697A"/>
     <w:rsid w:val="00102F4F"/>
     <w:rsid w:val="00123AE3"/>
     <w:rsid w:val="00181598"/>
     <w:rsid w:val="001A1194"/>
     <w:rsid w:val="00227C26"/>
     <w:rsid w:val="002400AA"/>
     <w:rsid w:val="00276FD7"/>
     <w:rsid w:val="002770CE"/>
     <w:rsid w:val="002D30A2"/>
     <w:rsid w:val="002F5896"/>
     <w:rsid w:val="00315829"/>
+    <w:rsid w:val="003378B2"/>
     <w:rsid w:val="003524AC"/>
     <w:rsid w:val="003971D5"/>
     <w:rsid w:val="003A77D4"/>
     <w:rsid w:val="003D46B1"/>
     <w:rsid w:val="003F2C42"/>
     <w:rsid w:val="00453E4C"/>
     <w:rsid w:val="004702F1"/>
     <w:rsid w:val="00480642"/>
     <w:rsid w:val="00481EC0"/>
     <w:rsid w:val="00496C25"/>
     <w:rsid w:val="004D513F"/>
     <w:rsid w:val="005101D2"/>
     <w:rsid w:val="005155C5"/>
     <w:rsid w:val="00524148"/>
     <w:rsid w:val="00587C93"/>
     <w:rsid w:val="005A44AC"/>
     <w:rsid w:val="006053C6"/>
     <w:rsid w:val="00606DEE"/>
     <w:rsid w:val="00624143"/>
     <w:rsid w:val="00624746"/>
     <w:rsid w:val="00626765"/>
     <w:rsid w:val="0069779C"/>
     <w:rsid w:val="006C3C3D"/>
     <w:rsid w:val="0075291C"/>
     <w:rsid w:val="00760524"/>
     <w:rsid w:val="00780D62"/>
     <w:rsid w:val="007928B0"/>
     <w:rsid w:val="007B7968"/>
     <w:rsid w:val="008037E0"/>
     <w:rsid w:val="008254A0"/>
     <w:rsid w:val="00857132"/>
     <w:rsid w:val="00877474"/>
     <w:rsid w:val="00881C5C"/>
     <w:rsid w:val="008A5703"/>
     <w:rsid w:val="008E091C"/>
     <w:rsid w:val="00900250"/>
     <w:rsid w:val="0090558E"/>
     <w:rsid w:val="0093680B"/>
     <w:rsid w:val="009547CD"/>
     <w:rsid w:val="009714B7"/>
     <w:rsid w:val="009744D2"/>
     <w:rsid w:val="00982804"/>
     <w:rsid w:val="00985417"/>
     <w:rsid w:val="009908FB"/>
     <w:rsid w:val="009B0508"/>
     <w:rsid w:val="009D09EA"/>
+    <w:rsid w:val="00A30865"/>
     <w:rsid w:val="00A35CBC"/>
     <w:rsid w:val="00A53842"/>
     <w:rsid w:val="00A76795"/>
     <w:rsid w:val="00B05B8B"/>
     <w:rsid w:val="00B825C0"/>
     <w:rsid w:val="00BA525F"/>
     <w:rsid w:val="00BB0AE9"/>
     <w:rsid w:val="00BC4920"/>
     <w:rsid w:val="00C23572"/>
     <w:rsid w:val="00C415B0"/>
     <w:rsid w:val="00C57F26"/>
     <w:rsid w:val="00C63445"/>
     <w:rsid w:val="00C73B83"/>
     <w:rsid w:val="00CE1B29"/>
     <w:rsid w:val="00D07403"/>
     <w:rsid w:val="00D35F13"/>
     <w:rsid w:val="00D47B22"/>
     <w:rsid w:val="00D929AA"/>
     <w:rsid w:val="00DD4A86"/>
     <w:rsid w:val="00E02FD3"/>
     <w:rsid w:val="00E23AA9"/>
     <w:rsid w:val="00EE1060"/>
+    <w:rsid w:val="00EF263E"/>
     <w:rsid w:val="00F03E38"/>
     <w:rsid w:val="00F112DF"/>
     <w:rsid w:val="00F37383"/>
     <w:rsid w:val="00F60ECD"/>
     <w:rsid w:val="00FC0FE7"/>
     <w:rsid w:val="00FC3635"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3337,50 +3367,62 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009908FB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF263E"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualschool@hants.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hants.gov.uk/aboutthecouncil/privacy/children-education-inclusion/hampshire-virtual-school" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualschool@hants.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3658,51 +3700,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>440</Words>
   <Characters>2513</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>